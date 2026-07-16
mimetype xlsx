--- v0 (2026-06-01)
+++ v1 (2026-07-16)
@@ -459,433 +459,554 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col customWidth="1" max="1" min="1" width="28"/>
     <col customWidth="1" max="2" min="2" width="10"/>
     <col customWidth="1" max="3" min="3" width="10"/>
     <col customWidth="1" max="4" min="4" width="10"/>
     <col customWidth="1" max="5" min="5" width="10"/>
-    <col customWidth="1" max="6" min="6" width="14"/>
-[...2 lines deleted...]
-    <col customWidth="1" max="9" min="9" width="12"/>
+    <col customWidth="1" max="6" min="6" width="10"/>
+    <col customWidth="1" max="7" min="7" width="14"/>
+    <col customWidth="1" max="8" min="8" width="10"/>
+    <col customWidth="1" max="9" min="9" width="40"/>
+    <col customWidth="1" max="10" min="10" width="12"/>
+    <col customWidth="1" max="11" min="11" width="14"/>
+    <col customWidth="1" max="12" min="12" width="14"/>
+    <col customWidth="1" max="13" min="13" width="10"/>
+    <col customWidth="1" max="14" min="14" width="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>标题</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>类型</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>优先级</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>状态</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
+          <t>创建人</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
           <t>处理人</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="G1" s="1" t="inlineStr">
         <is>
           <t>截止日期</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="H1" s="1" t="inlineStr">
         <is>
           <t>模块</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="I1" s="1" t="inlineStr">
         <is>
           <t>描述</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="J1" s="1" t="inlineStr">
         <is>
           <t>标签</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>预计开始</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>预计完成</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>验收人</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>验收截止</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>需求文档撰写</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>需求</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>高</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>进行中</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>周辰</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
+          <t>李思</t>
+        </is>
+      </c>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
           <t>2026-06-15</t>
         </is>
       </c>
-      <c r="G2" s="2" t="inlineStr">
+      <c r="H2" s="2" t="inlineStr">
         <is>
           <t>产品</t>
         </is>
       </c>
-      <c r="H2" s="2" t="inlineStr">
+      <c r="I2" s="2" t="inlineStr">
         <is>
           <t>完成TalkingQ产品需求文档V2.0</t>
         </is>
       </c>
-      <c r="I2" s="2" t="inlineStr">
+      <c r="J2" s="2" t="inlineStr">
         <is>
           <t>文档</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-12</t>
+        </is>
+      </c>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>王工</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>UI设计稿交付</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>设计</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>高</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>待处理</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
+          <t>周辰</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
           <t>李思</t>
         </is>
       </c>
-      <c r="F3" s="2" t="inlineStr">
+      <c r="G3" s="2" t="inlineStr">
         <is>
           <t>2026-06-20</t>
         </is>
       </c>
-      <c r="G3" s="2" t="inlineStr">
+      <c r="H3" s="2" t="inlineStr">
         <is>
           <t>设计</t>
         </is>
       </c>
-      <c r="H3" s="2" t="inlineStr">
+      <c r="I3" s="2" t="inlineStr">
         <is>
           <t>完成App端核心页面UI设计</t>
         </is>
       </c>
-      <c r="I3" s="2" t="inlineStr">
+      <c r="J3" s="2" t="inlineStr">
         <is>
           <t>设计</t>
         </is>
       </c>
+      <c r="K3" s="2" t="inlineStr"/>
+      <c r="L3" s="2" t="inlineStr"/>
+      <c r="M3" s="2" t="inlineStr"/>
+      <c r="N3" s="2" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>API接口开发</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>任务</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>中</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>待处理</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
+          <t>周辰</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr">
+        <is>
           <t>王工</t>
         </is>
       </c>
-      <c r="F4" s="2" t="inlineStr">
+      <c r="G4" s="2" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
-      <c r="G4" s="2" t="inlineStr">
+      <c r="H4" s="2" t="inlineStr">
         <is>
           <t>后端</t>
         </is>
       </c>
-      <c r="H4" s="2" t="inlineStr">
+      <c r="I4" s="2" t="inlineStr">
         <is>
           <t>用户认证、任务CRUD接口开发</t>
         </is>
       </c>
-      <c r="I4" s="2" t="inlineStr">
+      <c r="J4" s="2" t="inlineStr">
         <is>
           <t>后端</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-28</t>
+        </is>
+      </c>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>赵六</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>登录页面Bug修复</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Bug</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>紧急</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>待处理</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
+          <t>周辰</t>
+        </is>
+      </c>
+      <c r="F5" s="2" t="inlineStr">
+        <is>
           <t>赵六</t>
         </is>
       </c>
-      <c r="F5" s="2" t="inlineStr">
+      <c r="G5" s="2" t="inlineStr">
         <is>
           <t>2026-06-10</t>
         </is>
       </c>
-      <c r="G5" s="2" t="inlineStr">
+      <c r="H5" s="2" t="inlineStr">
         <is>
           <t>前端</t>
         </is>
       </c>
-      <c r="H5" s="2" t="inlineStr">
+      <c r="I5" s="2" t="inlineStr">
         <is>
           <t>修复企微OAuth回调302重定向问题</t>
         </is>
       </c>
-      <c r="I5" s="2" t="inlineStr">
+      <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Bug</t>
         </is>
       </c>
+      <c r="K5" s="2" t="inlineStr"/>
+      <c r="L5" s="2" t="inlineStr"/>
+      <c r="M5" s="2" t="inlineStr"/>
+      <c r="N5" s="2" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>数据库优化</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>任务</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>低</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>待处理</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
+          <t>周辰</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr">
+        <is>
           <t>王工</t>
         </is>
       </c>
-      <c r="F6" s="2" t="inlineStr">
+      <c r="G6" s="2" t="inlineStr">
         <is>
           <t>2026-07-15</t>
         </is>
       </c>
-      <c r="G6" s="2" t="inlineStr">
+      <c r="H6" s="2" t="inlineStr">
         <is>
           <t>后端</t>
         </is>
       </c>
-      <c r="H6" s="2" t="inlineStr">
+      <c r="I6" s="2" t="inlineStr">
         <is>
           <t>慢查询优化、索引整理</t>
         </is>
       </c>
-      <c r="I6" s="2" t="inlineStr">
+      <c r="J6" s="2" t="inlineStr">
         <is>
           <t>优化</t>
         </is>
       </c>
+      <c r="K6" s="2" t="inlineStr"/>
+      <c r="L6" s="2" t="inlineStr"/>
+      <c r="M6" s="2" t="inlineStr"/>
+      <c r="N6" s="2" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:A11"/>
+  <dimension ref="A1:A13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col customWidth="1" max="1" min="1" width="65"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>📋 Excel 导入模板使用说明</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>1. 表头（第1行）请勿修改，系统按列名匹配字段</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>2. 「标题」为必填字段，其他字段可选</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>3. 类型支持：需求(feature) / 任务(task) / Bug / 故事(story)</t>
+          <t>3. 「创建人」为任务发起人/责任人，「处理人」为实际执行人</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>4. 优先级支持：紧急(urgent) / 高(high) / 中(mid) / 低(low)</t>
+          <t>4. 类型支持：需求(feature) / 任务(task) / Bug / 设计(design) / 故事(story)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>5. 状态支持：待处理(todo) / 进行中(doing) / 已完成(done)</t>
+          <t>5. 优先级支持：紧急(urgent) / 高(high) / 中(mid) / 低(low)</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>6. 截止日期格式：YYYY-MM-DD（如 2026-06-15）</t>
+          <t>6. 状态支持：待处理(todo) / 进行中(doing) / 已完成(done)</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>7. 支持中英文表头（标题/Title、类型/Type 均可）</t>
+          <t>7. 日期格式：YYYY-MM-DD（如 2026-06-15），截止/预计/验收日期均可空白</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>8. 在 PM 平台「新建项目」弹窗中上传此文件即可批量创建任务</t>
+          <t>8. 验收人为任务完成后负责验收确认的人员，验收截止为验收的最后期限</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="4" t="inlineStr">
+        <is>
+          <t>9. 支持中英文表头（标题/Title、类型/Type 均可）</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="4" t="inlineStr">
+        <is>
+          <t>10. 在 PM 平台「新建项目」弹窗中上传此文件即可批量创建任务</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>